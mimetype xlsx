--- v0 (2026-02-28)
+++ v1 (2026-08-29)
@@ -6,60 +6,60 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://cogsont.sharepoint.com/sites/Training/Shared Documents/5. Resources/Motions Register/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://cogsont.sharepoint.com/sites/Training/Shared Documents/4. Resources Schools/Decision Register (Motions)/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="43" documentId="8_{F11346CE-B866-40A1-BE06-BA00DE8EA7AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6CF6661D-BA88-4EBA-8B63-22C624658810}"/>
+  <xr:revisionPtr revIDLastSave="45" documentId="8_{F11346CE-B866-40A1-BE06-BA00DE8EA7AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C1EA09D4-2316-469E-B5C2-1B41B0C85BE5}"/>
   <bookViews>
-    <workbookView xWindow="12108" yWindow="0" windowWidth="25164" windowHeight="16560" xr2:uid="{9D52C431-7CF3-4937-ABC5-6408AD75D6F4}"/>
+    <workbookView xWindow="2680" yWindow="290" windowWidth="12190" windowHeight="13390" xr2:uid="{9D52C431-7CF3-4937-ABC5-6408AD75D6F4}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$2:$J$2</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$J$20</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -89,51 +89,51 @@
   </si>
   <si>
     <t>ABSTAINED</t>
   </si>
   <si>
     <t>CARRIED</t>
   </si>
   <si>
     <t>COMMENTS</t>
   </si>
   <si>
     <t xml:space="preserve">
 </t>
   </si>
   <si>
     <t>SECONDDED</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <color rgb="FF002060"/>
         <rFont val="Lato"/>
       </rPr>
-      <t>SCHOOL REPRESENTATIVE BODY MOTIONS REGISTER</t>
+      <t>SCHOOL REPRESENTATIVE BODY DECISION REGISTER</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <color rgb="FFFF0000"/>
         <rFont val="Lato"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Lato"/>
       </rPr>
       <t xml:space="preserve">Name of your School Council | Board </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <color rgb="FF002060"/>
         <rFont val="Lato"/>
       </rPr>
       <t xml:space="preserve">
@@ -1219,543 +1219,543 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3831C650-CB90-493A-8223-E4FF5512FEC0}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J45"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="H6" sqref="H6"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="40" zoomScaleNormal="70" zoomScaleSheetLayoutView="40" workbookViewId="0">
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.8" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
     <col min="1" max="1" width="20" style="4" customWidth="1"/>
     <col min="2" max="2" width="26" style="1" customWidth="1"/>
-    <col min="3" max="3" width="81.6640625" style="1" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11" max="16384" width="8.88671875" style="1"/>
+    <col min="3" max="3" width="81.6328125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="26.6328125" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="27.36328125" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="26.08984375" style="5" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="26.6328125" style="4" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="27.36328125" style="4" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="27.453125" style="4" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="65.6328125" style="5" customWidth="1"/>
+    <col min="11" max="16384" width="8.90625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:10" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A1" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="19"/>
       <c r="C1" s="19"/>
       <c r="D1" s="19"/>
       <c r="E1" s="19"/>
       <c r="F1" s="19"/>
       <c r="G1" s="19"/>
       <c r="H1" s="19"/>
       <c r="I1" s="19"/>
       <c r="J1" s="20"/>
     </row>
-    <row r="2" spans="1:10" ht="22.8" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:10" ht="62" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A2" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="8" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="8" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="8" t="s">
         <v>7</v>
       </c>
       <c r="J2" s="9" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:10" ht="59.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:10" ht="59.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A3" s="10"/>
       <c r="B3" s="2"/>
       <c r="C3" s="6"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="6"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="12"/>
     </row>
-    <row r="4" spans="1:10" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:10" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A4" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="13"/>
     </row>
-    <row r="5" spans="1:10" ht="43.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:10" ht="43.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A5" s="10"/>
       <c r="B5" s="2"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="13"/>
     </row>
-    <row r="6" spans="1:10" ht="49.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:10" ht="49.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A6" s="10"/>
       <c r="B6" s="2"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="13"/>
     </row>
-    <row r="7" spans="1:10" ht="43.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:10" ht="43.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A7" s="10"/>
       <c r="B7" s="2"/>
       <c r="C7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="13"/>
     </row>
-    <row r="8" spans="1:10" ht="43.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:10" ht="43.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A8" s="10"/>
       <c r="B8" s="2"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="13"/>
     </row>
-    <row r="9" spans="1:10" ht="43.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:10" ht="43.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A9" s="10"/>
       <c r="B9" s="2"/>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="13"/>
     </row>
-    <row r="10" spans="1:10" ht="43.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:10" ht="43.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A10" s="10"/>
       <c r="B10" s="2"/>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="13"/>
     </row>
-    <row r="11" spans="1:10" ht="43.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:10" ht="43.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A11" s="10"/>
       <c r="B11" s="2"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="13"/>
     </row>
-    <row r="12" spans="1:10" ht="43.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:10" ht="43.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A12" s="10"/>
       <c r="B12" s="2"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="13"/>
     </row>
-    <row r="13" spans="1:10" ht="43.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:10" ht="43.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A13" s="10"/>
       <c r="B13" s="2"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="13"/>
     </row>
-    <row r="14" spans="1:10" ht="43.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="14" spans="1:10" ht="43.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A14" s="10"/>
       <c r="B14" s="2"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="13"/>
     </row>
-    <row r="15" spans="1:10" ht="43.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:10" ht="43.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A15" s="10"/>
       <c r="B15" s="2"/>
       <c r="C15" s="3"/>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="13"/>
     </row>
-    <row r="16" spans="1:10" ht="43.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="16" spans="1:10" ht="43.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A16" s="10"/>
       <c r="B16" s="2"/>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="13"/>
     </row>
-    <row r="17" spans="1:10" ht="43.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="17" spans="1:10" ht="43.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A17" s="10"/>
       <c r="B17" s="2"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="13"/>
     </row>
-    <row r="18" spans="1:10" ht="43.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="18" spans="1:10" ht="43.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A18" s="10"/>
       <c r="B18" s="2"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="13"/>
     </row>
-    <row r="19" spans="1:10" ht="43.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="19" spans="1:10" ht="43.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A19" s="10"/>
       <c r="B19" s="2"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="13"/>
     </row>
-    <row r="20" spans="1:10" ht="43.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="20" spans="1:10" ht="43.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A20" s="10"/>
       <c r="B20" s="2"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="13"/>
     </row>
-    <row r="21" spans="1:10" ht="43.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="21" spans="1:10" ht="43.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A21" s="10"/>
       <c r="B21" s="2"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="13"/>
     </row>
-    <row r="22" spans="1:10" ht="43.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="22" spans="1:10" ht="43.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A22" s="10"/>
       <c r="B22" s="2"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="13"/>
     </row>
-    <row r="23" spans="1:10" ht="43.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="23" spans="1:10" ht="43.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A23" s="10"/>
       <c r="B23" s="2"/>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="13"/>
     </row>
-    <row r="24" spans="1:10" ht="43.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="24" spans="1:10" ht="43.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A24" s="10"/>
       <c r="B24" s="2"/>
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="13"/>
     </row>
-    <row r="25" spans="1:10" ht="43.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="25" spans="1:10" ht="43.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A25" s="10"/>
       <c r="B25" s="2"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="13"/>
     </row>
-    <row r="26" spans="1:10" ht="43.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="26" spans="1:10" ht="43.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A26" s="10"/>
       <c r="B26" s="2"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="13"/>
     </row>
-    <row r="27" spans="1:10" ht="43.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="27" spans="1:10" ht="43.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A27" s="10"/>
       <c r="B27" s="2"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="13"/>
     </row>
-    <row r="28" spans="1:10" ht="43.2" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="28" spans="1:10" ht="43.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A28" s="14"/>
       <c r="B28" s="15"/>
       <c r="C28" s="16"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
       <c r="H28" s="16"/>
       <c r="I28" s="16"/>
       <c r="J28" s="17"/>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.4">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.55000000000000004">
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="J29" s="1"/>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.4">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.55000000000000004">
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="J30" s="1"/>
     </row>
-    <row r="31" spans="1:10" x14ac:dyDescent="0.4">
+    <row r="31" spans="1:10" x14ac:dyDescent="0.55000000000000004">
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="J31" s="1"/>
     </row>
-    <row r="32" spans="1:10" x14ac:dyDescent="0.4">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.55000000000000004">
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="J32" s="1"/>
     </row>
-    <row r="33" spans="5:10" x14ac:dyDescent="0.4">
+    <row r="33" spans="5:10" x14ac:dyDescent="0.55000000000000004">
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="J33" s="1"/>
     </row>
-    <row r="34" spans="5:10" x14ac:dyDescent="0.4">
+    <row r="34" spans="5:10" x14ac:dyDescent="0.55000000000000004">
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="J34" s="1"/>
     </row>
-    <row r="35" spans="5:10" x14ac:dyDescent="0.4">
+    <row r="35" spans="5:10" x14ac:dyDescent="0.55000000000000004">
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="J35" s="1"/>
     </row>
-    <row r="36" spans="5:10" x14ac:dyDescent="0.4">
+    <row r="36" spans="5:10" x14ac:dyDescent="0.55000000000000004">
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="J36" s="1"/>
     </row>
-    <row r="37" spans="5:10" x14ac:dyDescent="0.4">
+    <row r="37" spans="5:10" x14ac:dyDescent="0.55000000000000004">
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="J37" s="1"/>
     </row>
-    <row r="38" spans="5:10" x14ac:dyDescent="0.4">
+    <row r="38" spans="5:10" x14ac:dyDescent="0.55000000000000004">
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="J38" s="1"/>
     </row>
-    <row r="39" spans="5:10" x14ac:dyDescent="0.4">
+    <row r="39" spans="5:10" x14ac:dyDescent="0.55000000000000004">
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="J39" s="1"/>
     </row>
-    <row r="40" spans="5:10" x14ac:dyDescent="0.4">
+    <row r="40" spans="5:10" x14ac:dyDescent="0.55000000000000004">
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="J40" s="1"/>
     </row>
-    <row r="41" spans="5:10" x14ac:dyDescent="0.4">
+    <row r="41" spans="5:10" x14ac:dyDescent="0.55000000000000004">
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
       <c r="J41" s="1"/>
     </row>
-    <row r="42" spans="5:10" x14ac:dyDescent="0.4">
+    <row r="42" spans="5:10" x14ac:dyDescent="0.55000000000000004">
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="J42" s="1"/>
     </row>
-    <row r="43" spans="5:10" x14ac:dyDescent="0.4">
+    <row r="43" spans="5:10" x14ac:dyDescent="0.55000000000000004">
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="J43" s="1"/>
     </row>
-    <row r="44" spans="5:10" x14ac:dyDescent="0.4">
+    <row r="44" spans="5:10" x14ac:dyDescent="0.55000000000000004">
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="J44" s="1"/>
     </row>
-    <row r="45" spans="5:10" x14ac:dyDescent="0.4">
+    <row r="45" spans="5:10" x14ac:dyDescent="0.55000000000000004">
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="J45" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I4:I28" xr:uid="{43DA3688-EF96-4FCA-8419-F4BD2756468B}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="8" scale="54" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9383BD76-7545-4F76-B287-D55C38255325}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:A11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="17.6640625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="17.6328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="176cea6b-951e-4e8b-ab0f-e26b6fa9db1a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="7e451615-d7cc-4933-85d1-e6f9c742b6f7" xsi:nil="true"/>
@@ -1997,51 +1997,66 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{519C1F6B-8BAE-4111-92CD-9369391D0AFD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="176cea6b-951e-4e8b-ab0f-e26b6fa9db1a"/>
     <ds:schemaRef ds:uri="7e451615-d7cc-4933-85d1-e6f9c742b6f7"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D736F6E-C6FE-47E9-96A7-98691761B380}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D736F6E-C6FE-47E9-96A7-98691761B380}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="7e451615-d7cc-4933-85d1-e6f9c742b6f7"/>
+    <ds:schemaRef ds:uri="176cea6b-951e-4e8b-ab0f-e26b6fa9db1a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{319E3600-CE5F-4345-AD1F-21E9F9128FDF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>